--- v0 (2025-10-17)
+++ v1 (2026-07-29)
@@ -22,109 +22,109 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="00000001" w14:textId="77777777" w:rsidR="00894A1F" w:rsidRPr="009C165D" w:rsidRDefault="001B0E4B" w:rsidP="00344678">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C165D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>Förslag på ärendelista, årsmöte BK Höken</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000002" w14:textId="48BC5B3F" w:rsidR="00894A1F" w:rsidRPr="009C165D" w:rsidRDefault="00492915">
+    <w:p w14:paraId="00000002" w14:textId="553B3BE7" w:rsidR="00894A1F" w:rsidRPr="009C165D" w:rsidRDefault="00492915">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="140" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C165D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="009B5318">
+      <w:r w:rsidR="00C40788">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="009F2A3E" w:rsidRPr="009C165D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> augusti 20</w:t>
       </w:r>
       <w:r w:rsidR="009F2A3E" w:rsidRPr="009C165D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="009B5318">
+      <w:r w:rsidR="00C40788">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="009F2A3E" w:rsidRPr="009C165D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> kl 1</w:t>
       </w:r>
       <w:r w:rsidR="009F2A3E" w:rsidRPr="009C165D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="009F2A3E" w:rsidRPr="009C165D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -856,55 +856,58 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00894A1F"/>
     <w:rsid w:val="001B0E4B"/>
     <w:rsid w:val="00344678"/>
     <w:rsid w:val="00492915"/>
     <w:rsid w:val="005A0428"/>
+    <w:rsid w:val="00741CE9"/>
     <w:rsid w:val="00894A1F"/>
     <w:rsid w:val="0090183C"/>
+    <w:rsid w:val="00945242"/>
     <w:rsid w:val="009B5318"/>
     <w:rsid w:val="009C165D"/>
     <w:rsid w:val="009F2A3E"/>
+    <w:rsid w:val="00C40788"/>
     <w:rsid w:val="00C63FC1"/>
     <w:rsid w:val="00F44F3D"/>
     <w:rsid w:val="00FA69E7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>